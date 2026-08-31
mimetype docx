--- v0 (2025-10-10)
+++ v1 (2026-08-31)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3528F726" w14:textId="77777777" w:rsidR="00A61B58" w:rsidRPr="00EB27CA" w:rsidRDefault="00A61B58" w:rsidP="00A61B58">
       <w:pPr>
         <w:pStyle w:val="pubname"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB27CA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00EB27CA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ CHAPTER \h \r 1</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00EB27CA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -6144,50 +6144,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4025715F" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00025353">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>United States District Court</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="777B1051" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00025353">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>For the _____ District of ______</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472DE637" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00025353">
@@ -6549,51 +6550,50 @@
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AC0D4AC" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="004E1501">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>The objectives of this Plan are:</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>tc "A.</w:instrText>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -6616,59 +6616,59 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">to attain the goal of equal justice under the law for all </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>persons;</w:t>
+        <w:t>persons</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FBA3F94" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="004E1501">
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1440"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -6979,50 +6979,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>private attorneys (CJA Panel).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63662B3A" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00000483">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_1__5_"/>
       <w:bookmarkStart w:id="13" w:name="_Toc451941700"/>
       <w:bookmarkStart w:id="14" w:name="_Toc12453971"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>III.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Definitions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
@@ -7382,51 +7383,50 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>CJA Administrator</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="78814BE1" w14:textId="77777777" w:rsidR="0091015F" w:rsidRPr="0035000F" w:rsidRDefault="0091015F" w:rsidP="004E1501">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve">“CJA Administrator” is </w:t>
       </w:r>
       <w:r w:rsidR="006F305D" w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a person designated by </w:t>
       </w:r>
       <w:r w:rsidR="00323370" w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00BA43C1" w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -7732,61 +7732,52 @@
         </w:rPr>
         <w:t xml:space="preserve"> be provided for any financially eligible person who:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B76C418" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00D115CA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">is charged with a felony or with a Class A </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>is charged with a felony or with a Class A misdemeanor;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="564DB0E6" w14:textId="51C776DF" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00D115CA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">is a juvenile alleged to have committed an act of juvenile delinquency as defined in </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
@@ -7852,160 +7843,124 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">is charged with a violation of probation, or faces a </w:t>
       </w:r>
       <w:r w:rsidR="00D115CA" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>hange of a term or condition of probation (unless the modification sought is favorable to the probationer and the government has not objected to the proposed change</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>hange of a term or condition of probation (unless the modification sought is favorable to the probationer and the government has not objected to the proposed change);</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6E69FB0F" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00D115CA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">is under arrest, when such representation is required by </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>is under arrest, when such representation is required by law;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="72D17072" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00D115CA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">is entitled to appointment of counsel in parole </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>is entitled to appointment of counsel in parole proceedings;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="67D3CB4F" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00D115CA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>f.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">is charged with a violation of supervised release or faces modification, reduction, or enlargement of a condition, or extension or revocation of a term of supervised </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>is charged with a violation of supervised release or faces modification, reduction, or enlargement of a condition, or extension or revocation of a term of supervised release;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="432B8651" w14:textId="59E7E136" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00D115CA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>g.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">is subject to a mental condition hearing under </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
@@ -8041,129 +7996,119 @@
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77CCAB7D" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00D115CA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>h.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">is in custody as a material </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>is in custody as a material witness;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="01DBC0FE" w14:textId="380AE961" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00D115CA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>i.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>is seeking to set aside or vacate a death sentence under 28</w:t>
       </w:r>
       <w:r w:rsidR="00635FDF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> U.S.C.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00635FDF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§ </w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2254 or </w:t>
       </w:r>
       <w:r w:rsidR="00635FDF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§ </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2255;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="66877702" w14:textId="68EC08B7" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00D115CA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>j.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">is entitled to appointment of counsel in verification of consent proceedings in connection with a transfer of an offender to or from the United States for the execution of a penal sentence under </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
@@ -8231,51 +8176,50 @@
         </w:rPr>
         <w:t>k.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>is entitled to appointment of counsel under the Sixth Amendment to the Constitution; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33FD8437" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00D115CA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>l.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>faces loss of liberty in a case and federal law requires the appointment of counsel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FC60454" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="007656B9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_1__11_"/>
       <w:bookmarkStart w:id="32" w:name="_Toc451941706"/>
       <w:bookmarkStart w:id="33" w:name="_Toc12453978"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
@@ -8378,61 +8322,52 @@
         </w:rPr>
         <w:t xml:space="preserve"> be provided for any financially eligible person who:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="573A81B0" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00D115CA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">is charged with a petty offense (Class B or C misdemeanor, or an infraction) for which a sentence to confinement is </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>is charged with a petty offense (Class B or C misdemeanor, or an infraction) for which a sentence to confinement is authorized;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7A8E326C" w14:textId="0EE2CB42" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00D115CA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">is seeking relief under </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
@@ -8518,128 +8453,101 @@
         </w:rPr>
         <w:t xml:space="preserve"> other than to set aside or vacate a death sentence;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C31523E" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00D115CA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">is charged with civil or criminal contempt and faces loss of </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>is charged with civil or criminal contempt and faces loss of liberty;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4B2CFBD9" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00D115CA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">has been called as a witness before a grand jury, a court, the Congress, or a federal agency or commission which has the power to compel testimony, and there is reason to believe, either prior to or during testimony, that the witness could be subject to a criminal prosecution, a civil or criminal contempt proceeding, or face loss of </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>has been called as a witness before a grand jury, a court, the Congress, or a federal agency or commission which has the power to compel testimony, and there is reason to believe, either prior to or during testimony, that the witness could be subject to a criminal prosecution, a civil or criminal contempt proceeding, or face loss of liberty;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="17C6A02E" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00D115CA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">e. </w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">has been advised by the United States attorney or a law enforcement officer that they are the target of a grand jury </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>has been advised by the United States attorney or a law enforcement officer that they are the target of a grand jury investigation;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="39FBD137" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00D115CA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>f.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>is proposed by the United States attorney for processing under a pretrial diversion program; or</w:t>
       </w:r>
     </w:p>
@@ -8771,51 +8679,59 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> U.S.C.</w:t>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00635FDF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§ </w:t>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3006A(c).  In determining whether representation in an ancillary matter is appropriate to</w:t>
+        <w:t xml:space="preserve">3006A(c).  In determining whether representation in an ancillary matter </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>is appropriate to</w:t>
       </w:r>
       <w:r w:rsidR="001C5B3B" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> the criminal proceedings, the c</w:t>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ourt should consider whether such repr</w:t>
       </w:r>
       <w:r w:rsidR="0007250D" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>esentation is reasonably necessary:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01C9FB49" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00933A78" w:rsidP="00D115CA">
       <w:pPr>
@@ -8829,168 +8745,140 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00FB1E58" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FB1E58" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">to protect a constitutional </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>to protect a constitutional right;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3CB9C403" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00933A78" w:rsidP="00D115CA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00FB1E58" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FB1E58" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007250D" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to contribute</w:t>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in some significant way to the defense of the principal criminal </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> in some significant way to the defense of the principal criminal charge;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3DA16C2D" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00933A78" w:rsidP="00D115CA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00FB1E58" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FB1E58" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0007250D" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>to aid</w:t>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in preparation for the trial or disposition of the principal criminal </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> in preparation for the trial or disposition of the principal criminal charge;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="74BFD6F5" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00933A78" w:rsidP="00D115CA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00FB1E58" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FB1E58" w:rsidRPr="0035000F">
         <w:rPr>
@@ -9003,61 +8891,52 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>enfor</w:t>
       </w:r>
       <w:r w:rsidR="0007250D" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ce</w:t>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the terms of a plea agreement in the principal criminal </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> the terms of a plea agreement in the principal criminal charge;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7EA66252" w14:textId="51CADFE4" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00933A78" w:rsidP="00D115CA">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00FB1E58" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FB1E58" w:rsidRPr="0035000F">
         <w:rPr>
@@ -9623,66 +9502,73 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Duties of United States Attorney’s Office</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CBE6AC7" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="005A22DB" w:rsidP="005A22DB">
       <w:pPr>
         <w:pStyle w:val="i"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>(i)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upon the return or unsealing of an indictment or the filing of a criminal information, and where the defendant has not retained or waived counsel, the United States attorney or </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(i)</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Upon the return or unsealing of an indictment or the filing of a criminal information, and where the defendant has not retained or waived counsel, the United States attorney or their delegate will promptly notify, telephonically or electronically, appropriate court personnel, who in turn will notify the </w:t>
+        <w:t xml:space="preserve">their delegate will promptly notify, telephonically or electronically, appropriate court personnel, who in turn will notify the </w:t>
       </w:r>
       <w:r w:rsidR="00BA43C1" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00660A6D" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">federal public defender/community </w:t>
       </w:r>
       <w:r w:rsidR="00BA43C1" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>defender]</w:t>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -10182,81 +10068,81 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Duties of Pretrial Services Office </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39A55991" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="005A22DB" w:rsidP="005A22DB">
       <w:pPr>
         <w:pStyle w:val="i"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>(i)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When practicable, the pretrial services officer will not conduct the pretrial service interview of a financially eligible defendant until counsel has been appointed, unless the right to counsel is waived or the defendant otherwise consents to a pretrial service interview without counsel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1769EE50" w14:textId="77777777" w:rsidR="00C705EC" w:rsidRPr="0035000F" w:rsidRDefault="005A22DB" w:rsidP="005A22DB">
+      <w:pPr>
+        <w:pStyle w:val="i"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(i)</w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t>(ii)</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">When counsel has been appointed, the pretrial services officer will provide counsel notice and a reasonable opportunity to attend any interview of the defendant by the pretrial services officer prior to the initial pretrial release or detention hearing. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1962" w:tblpY="262"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="58" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
@@ -10589,59 +10475,51 @@
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The initial determination of eligibility must be made without regard to the financial ability of the person’s family to retain counsel </w:t>
-[...7 lines deleted...]
-        <w:t>unless their family indicates willingness and ability to do so promptly.</w:t>
+        <w:t>The initial determination of eligibility must be made without regard to the financial ability of the person’s family to retain counsel unless their family indicates willingness and ability to do so promptly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46CB7380" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00933A78" w:rsidP="00933A78">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
@@ -10714,50 +10592,51 @@
           </w:rPr>
           <w:t>financial eligibility affidavit (Form CJA 23)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF29E5F" w14:textId="6BAF9E80" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00933A78" w:rsidP="00933A78">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>g.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If at any time after the appointment of counsel a judge finds that a person provided representation is financially able to obtain counsel or make partial payment for the representation, the judge may terminate the appointment of counsel or direct that any funds available to the defendant be paid as provided in </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:anchor="f" w:history="1">
         <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
@@ -10966,100 +10845,82 @@
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">after they are taken into </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>after they are taken into custody;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="27B3F1DF" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00FB1E58" w:rsidP="007656B9">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">when they appear before a magistrate or district court </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>when they appear before a magistrate or district court judge;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3D52B2AE" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00FB1E58" w:rsidP="007656B9">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
@@ -11243,94 +11104,94 @@
       <w:bookmarkEnd w:id="48"/>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B239ABF" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00C705EC">
       <w:pPr>
         <w:pStyle w:val="ol2-block"/>
         <w:keepNext w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>When practicable, unless the right to counsel is waived or the defendant otherwise consents to a pretrial service interview without counsel, financially eligible defendants will be provided appointed counsel prior to being interviewed by a pretrial services officer.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="58" w:type="dxa"/>
           <w:left w:w="115" w:type="dxa"/>
           <w:bottom w:w="58" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="004E1501" w:rsidRPr="0035000F" w14:paraId="4E04AA47" w14:textId="77777777" w:rsidTr="00AC5AF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FF46648" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00C705EC">
             <w:pPr>
               <w:pStyle w:val="BodyText-nosp"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0035000F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Defender Services Committee Comment:</w:t>
             </w:r>
             <w:r w:rsidRPr="0035000F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">  Some courts make use of an “on call” or “duty day” attorney for this purpose.  A CJA </w:t>
             </w:r>
             <w:r w:rsidRPr="0035000F">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>panel</w:t>
             </w:r>
             <w:r w:rsidRPr="0035000F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> attorney or attorneys may be appointed to be </w:t>
             </w:r>
             <w:r w:rsidRPr="0035000F">
@@ -14022,61 +13883,52 @@
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">the size of the CJA </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the size of the CJA Panel;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="542B077A" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00040BB3" w:rsidP="00040BB3">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
@@ -14191,101 +14043,81 @@
             <w:pPr>
               <w:pStyle w:val="Level1"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="80"/>
               <w:ind w:left="1555" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0035000F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">notifying bar associations comprised of racially and ethnically diverse populations of the availability of panel </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>notifying bar associations comprised of racially and ethnically diverse populations of the availability of panel membership;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="54BB411A" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00C705EC">
             <w:pPr>
               <w:pStyle w:val="Level1"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="80"/>
               <w:ind w:left="1555" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0035000F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">advertising in legal journals directed towards women, people with disabilities, and people of color to encourage panel </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>advertising in legal journals directed towards women, people with disabilities, and people of color to encourage panel membership;</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="2EBD6846" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00C705EC">
             <w:pPr>
               <w:pStyle w:val="Level1"/>
               <w:keepNext/>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="80"/>
               <w:ind w:left="1555" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0035000F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
@@ -15820,68 +15652,76 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Appointment to CJA Panel</w:t>
       </w:r>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
     </w:p>
     <w:p w14:paraId="18DCD5DB" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="004E1501">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>After considering the recommendations of the CJA Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="00586E22" w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or CJA Supervisory Attorney</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the chief judge will appoint or reappoint </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>After considering the recommendations of the CJA Committee</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, the chief judge will appoint or reappoint attorneys to the CJA Panel.  Due to the highly complex and demanding nature of capital and habeas corpus cases, special procedures will be followed for the eligibility and appointment of counsel in such cases.  </w:t>
+        <w:t xml:space="preserve">attorneys to the CJA Panel.  Due to the highly complex and demanding nature of capital and habeas corpus cases, special procedures will be followed for the eligibility and appointment of counsel in such cases.  </w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>See</w:t>
       </w:r>
       <w:r w:rsidR="00900129" w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00900129" w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -16277,121 +16117,113 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Mandatory removal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B108CA" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="004E1501">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="2880"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any member of the CJA Panel who is suspended or disbarred from the practice of law by the state court before whom such member is admitted, or who is suspended or disbarred from this </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:t>Any member of the CJA Panel who is suspended or disbarred from the practice of law by the state court before whom such member is admitted, or who is suspended or disbarred from this court</w:t>
+      </w:r>
+      <w:r w:rsidR="004157E7" w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or any federal court</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, will be removed from the CJA Panel immediately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DAB2426" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00187A5F" w:rsidP="00187A5F">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>b.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00000483" w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Automatic disciplinary review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79967575" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00CC03A1">
+      <w:pPr>
+        <w:pStyle w:val="ablk"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035000F">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>court</w:t>
-[...60 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The CJA Committee </w:t>
       </w:r>
       <w:r w:rsidR="00CE10D4" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and/or CJA Supervisory Attorney </w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">will conduct an automatic disciplinary review of any CJA panel member against whom any licensing authority, grievance committee, or administrative body has </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>taken action</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
@@ -16777,66 +16609,73 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00000483" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Review and recommendation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7882CC34" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00CC03A1">
       <w:pPr>
         <w:pStyle w:val="iblk"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">After investigation, the CJA Committee </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE10D4" w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and/or CJA Supervisory Attorney </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may recommend dismissing the complaint, or recommend appropriate remedial action, including removing the attorney from the panel, limiting the attorney’s participation to particular types or categories of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">After investigation, the CJA Committee </w:t>
-[...13 lines deleted...]
-        <w:t>may recommend dismissing the complaint, or recommend appropriate remedial action, including removing the attorney from the panel, limiting the attorney’s participation to particular types or categories of cases, directing the attorney to complete specific CLE requirements before receiving further panel appointments, limiting the attorney’s participation to handling cases that are directly supervised or overseen by another panel member or other experienced practitioner, or any other appropriate remedial action.</w:t>
+        <w:t>cases, directing the attorney to complete specific CLE requirements before receiving further panel appointments, limiting the attorney’s participation to handling cases that are directly supervised or overseen by another panel member or other experienced practitioner, or any other appropriate remedial action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE0DE07" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00CC03A1" w:rsidP="00CC03A1">
       <w:pPr>
         <w:pStyle w:val="i"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(vi)</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00000483" w:rsidRPr="0035000F">
@@ -17298,59 +17137,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>community</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> defender/</w:t>
       </w:r>
       <w:r w:rsidR="00BA43C1" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>court]</w:t>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will maintain a record of panel attorney appointments and, when appropriate, data reflecting the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">apportionment of appointments between attorneys from the </w:t>
+        <w:t xml:space="preserve"> will maintain a record of panel attorney appointments and, when appropriate, data reflecting the apportionment of appointments between attorneys from the </w:t>
       </w:r>
       <w:r w:rsidR="00BA43C1" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>federal public</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> defender/</w:t>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -17407,50 +17238,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">otherwise difficult case, the </w:t>
       </w:r>
       <w:r w:rsidR="00BA43C1" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00AC6EBC" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">federal </w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>public</w:t>
       </w:r>
       <w:r w:rsidR="00AC6EBC" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> defender/</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>community</w:t>
       </w:r>
       <w:r w:rsidR="00AC6EBC" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> defender/</w:t>
       </w:r>
       <w:r w:rsidR="00BA43C1" w:rsidRPr="0035000F">
         <w:rPr>
@@ -17524,51 +17356,67 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>provided</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Plan are presumed to be sufficient in </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the vast majority of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cases in which counsel are to be appointed.  Appointments made under this section will be reported to the CJA Committee. </w:t>
+        <w:t xml:space="preserve"> cases in which counsel </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be appointed.  Appointments made under this section will be reported to the CJA Committee. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389D2CFC" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="006C7BB7">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Unless otherwise impracticable, CJA panel attorney(s) must be available to represent defendant(s) at the same stage of the proceedings as is the </w:t>
       </w:r>
@@ -17872,59 +17720,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and/or CJA Supervisory Attorney </w:t>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">when any licensing authority, grievance committee, or administrative body has </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>taken action</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>against them, or when a finding of contempt, sanction, or reprimand has been issued against the panel member by any state of federal court.</w:t>
+        <w:t xml:space="preserve"> against them, or when a finding of contempt, sanction, or reprimand has been issued against the panel member by any state of federal court.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E621093" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00040BB3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="119" w:name="_Toc451941749"/>
       <w:bookmarkStart w:id="120" w:name="_Toc12454020"/>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -17942,51 +17782,59 @@
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Attorneys on the CJA Panel are expected to remain current with developments in federal criminal defense law, practice, and procedure, including the Recommendation for Electronically Stored Information (ESI) Discovery Production in Federal Criminal Cases.</w:t>
+        <w:t xml:space="preserve">Attorneys on the CJA Panel are expected to remain current with developments in federal criminal defense law, practice, and procedure, </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>including the Recommendation for Electronically Stored Information (ESI) Discovery Production in Federal Criminal Cases.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27662D22" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00B26855" w:rsidP="007656B9">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
@@ -18410,51 +18258,50 @@
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36C09B16" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00025353">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="125" w:name="_Toc451941752"/>
       <w:bookmarkStart w:id="126" w:name="_Toc12454023"/>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>E.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Miscellaneous</w:t>
       </w:r>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
     </w:p>
     <w:p w14:paraId="160A5C2F" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00B26855" w:rsidP="007656B9">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -18468,50 +18315,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00000483" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Case budgeting</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="267F2B9A" w14:textId="04512CD3" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00B26855">
       <w:pPr>
         <w:pStyle w:val="ol3-block"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In non-capital representations of unusual complexity that are likely to become extraordinary in terms of cost, the court may require development of a case budget consistent with </w:t>
       </w:r>
       <w:hyperlink r:id="rId41" w:anchor="a230_26_10" w:history="1">
         <w:r w:rsidR="00E505D5" w:rsidRPr="0040797F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Guide</w:t>
         </w:r>
         <w:r w:rsidRPr="0040797F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>, Vol. 7A</w:t>
         </w:r>
         <w:r w:rsidRPr="0035000F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
@@ -18789,100 +18637,82 @@
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00511361" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mathematical </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Mathematical errors;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3DF02A2E" w14:textId="77777777" w:rsidR="00511361" w:rsidRPr="0035000F" w:rsidRDefault="00511361" w:rsidP="00D374F1">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>b.</w:t>
       </w:r>
       <w:r w:rsidR="00D374F1" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Instances in which work billed was not </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Instances in which work billed was not compensable;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="418EF4C9" w14:textId="77777777" w:rsidR="00511361" w:rsidRPr="0035000F" w:rsidRDefault="00511361" w:rsidP="00D374F1">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c.</w:t>
       </w:r>
       <w:r w:rsidR="00D374F1" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
@@ -19005,51 +18835,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D03685" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00D374F1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="131" w:name="_B._Payment_Procedures"/>
       <w:bookmarkStart w:id="132" w:name="_Toc451941755"/>
       <w:bookmarkStart w:id="133" w:name="_Toc12454026"/>
       <w:bookmarkEnd w:id="131"/>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>B.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Payment Procedures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
     </w:p>
     <w:p w14:paraId="2EC867F5" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00FF6999" w:rsidP="007656B9">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -19188,51 +19017,59 @@
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>230.73.10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009C77A6" w:rsidRPr="009C77A6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00720415">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">[Districts </w:t>
       </w:r>
       <w:r w:rsidR="00695030">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>may set earlier intervals</w:t>
+        <w:t xml:space="preserve">may set </w:t>
+      </w:r>
+      <w:r w:rsidR="00695030">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>earlier intervals</w:t>
       </w:r>
       <w:r w:rsidR="00720415" w:rsidRPr="00720415">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00720415">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">under </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:anchor="d" w:history="1">
         <w:r w:rsidR="00720415" w:rsidRPr="00611ACD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r w:rsidR="00635FDF">
@@ -19763,51 +19600,50 @@
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidR="00F6782D" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> create an independent review process for panel attorneys who wish to challenge any reductions to vouchers that have been made by the presiding judge.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48F3219E" w14:textId="77777777" w:rsidR="00F6782D" w:rsidRPr="0035000F" w:rsidRDefault="00E95061" w:rsidP="00E95061">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F6782D" w:rsidRPr="0035000F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Any challenged reduction should be subject to review </w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">consistent with </w:t>
       </w:r>
@@ -19956,68 +19792,76 @@
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:bookmarkStart w:id="138" w:name="_Toc451941757"/>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Financial Eligibility</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="137"/>
       <w:bookmarkEnd w:id="138"/>
-      <w:bookmarkEnd w:id="137"/>
     </w:p>
     <w:p w14:paraId="3E439116" w14:textId="2DF246CF" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00025353">
       <w:pPr>
         <w:pStyle w:val="ol2-block"/>
         <w:keepNext w:val="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Counsel for a person who is financially unable to obtain investigative, expert, or other services necessary for an adequate defense may request such services in an </w:t>
+        <w:t xml:space="preserve">Counsel for a person who is financially unable to obtain investigative, expert, or other services necessary for an adequate defense may request such services in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ex parte </w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>application to the court as provided in 18</w:t>
       </w:r>
       <w:r w:rsidR="00635FDF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> U.S.C.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
@@ -20722,51 +20566,60 @@
           <w:rStyle w:val="ptext-"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rStyle w:val="ptext-"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any person charged with a crime that may be punishable by death who is or becomes financially unable to obtain representation is entitled to the assistance of appointed counsel throughout every stage of available judicial proceedings, including pretrial proceedings, trial, sentencing, motions for new trial, appeals, applications for writ of certiorari to the Supreme Court of the United States, and all available post-conviction processes, together with applications for stays of execution and other appropriate motions and procedures, competency proceedings, and proceedings for executive or other clemency as may be available to the defendant. </w:t>
+        <w:t xml:space="preserve">Any person charged with a crime that may be punishable by death who is or becomes financially unable to obtain representation is entitled to the assistance of appointed counsel throughout every stage of available judicial proceedings, including pretrial proceedings, trial, sentencing, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:rStyle w:val="ptext-"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">motions for new trial, appeals, applications for writ of certiorari to the Supreme Court of the United States, and all available post-conviction processes, together with applications for stays of execution and other appropriate motions and procedures, competency proceedings, and proceedings for executive or other clemency as may be available to the defendant. </w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rStyle w:val="ptext-"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>See</w:t>
       </w:r>
       <w:r w:rsidR="002771D0" w:rsidRPr="0035000F">
         <w:rPr>
           <w:rStyle w:val="ptext-"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rStyle w:val="ptext-"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -21055,51 +20908,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>defender]</w:t>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> should promptly notify and consult with the appropriate Resource Counsel projects about potential and actual federal capital trial, appellate, and habeas corpus cases, and consider their recommendations for appointment of counsel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11853335" w14:textId="77777777" w:rsidR="00F6782D" w:rsidRPr="0035000F" w:rsidRDefault="00F6782D" w:rsidP="007656B9">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">In appointing counsel in capital cases, judges should consider and give due weight to the recommendations </w:t>
       </w:r>
       <w:r w:rsidR="000D7588" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>made by</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> federal defenders and resource counsel and articulate reasons for not doing so.</w:t>
       </w:r>
     </w:p>
@@ -21326,51 +21178,59 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">All attorneys appointed in federal capital cases must have sufficient time and resources to devote to the representation, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>taking into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> their current caseloads and the extraordinary demands of federal capital cases. </w:t>
+        <w:t xml:space="preserve"> their </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">current caseloads and the extraordinary demands of federal capital cases. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="705BBF56" w14:textId="659D921A" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00F6782D" w:rsidP="007656B9">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00713115" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00713115" w:rsidRPr="0035000F">
@@ -21696,51 +21556,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CD53221" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="003E177F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="150" w:name="_Toc451941763"/>
       <w:bookmarkStart w:id="151" w:name="_Toc12454034"/>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>C.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Appointment of Trial Counsel in Federal Death-Eligible Cases</w:t>
       </w:r>
       <w:bookmarkEnd w:id="150"/>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:bookmarkEnd w:id="151"/>
     </w:p>
     <w:p w14:paraId="49F11B97" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="007656B9">
       <w:pPr>
@@ -21957,51 +21816,59 @@
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">At the outset of every capital case, the court must appoint two attorneys, at least one of whom meets the qualifications for “learned counsel” as described below.  If necessary for adequate representation, more than two attorneys may be appointed to represent a defendant in a capital case. </w:t>
+        <w:t xml:space="preserve">At the outset of every capital case, the court must appoint two attorneys, at least one of whom meets the qualifications for “learned counsel” as described below.  If necessary for adequate </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">representation, more than two attorneys may be appointed to represent a defendant in a capital case. </w:t>
       </w:r>
       <w:r w:rsidR="002771D0" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>See</w:t>
       </w:r>
       <w:r w:rsidR="002771D0" w:rsidRPr="0035000F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="002771D0" w:rsidRPr="0035000F">
@@ -22495,73 +22362,88 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>qualified counsel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4061AE" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00F6782D" w:rsidP="00713115">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00FF6999" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FF6999" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reliance on a list for appointment of capital counsel is not recommended because selection of trial counsel should account for the particular needs of the case and the </w:t>
+        <w:t xml:space="preserve">Reliance on a list for appointment of capital counsel is not recommended because selection of trial counsel should account for the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>particular needs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the case and the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>defendant, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be based on individua</w:t>
       </w:r>
       <w:r w:rsidR="00ED0179" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">lized recommendations from the </w:t>
       </w:r>
       <w:r w:rsidR="00BA43C1" w:rsidRPr="0035000F">
@@ -22867,50 +22749,51 @@
           <w:t>3599</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47BF1BEE" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00B26855" w:rsidP="00B26855">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>c.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Learned counsel should have distinguished prior experience in the trial, appeal, or post-conviction review of federal death penalty cases, or distinguished prior experience in state death penalty trials, appeals, or post-conviction review that, in combination with co-counsel, will assure high quality representation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="099F527B" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00B26855" w:rsidP="00B26855">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -22981,51 +22864,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> of the case, the stage of the litigation, and the defendant. </w:t>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED94088" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00B26855" w:rsidP="00B26855">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>f.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Learned counsel must be willing and able to adjust other caseload demands to accommodate the extraordinary time required by the capital representation.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8D91E0" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00B26855" w:rsidP="00B26855">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -23325,50 +23207,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>defender]</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, who will consult with Federal Capital Appellate Resource Counsel to recommend qualified counsel.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="289032FD" w14:textId="77777777" w:rsidR="00F6782D" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="007656B9">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F6782D" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In appointing appellate counsel, judges should give due weight to the recommendations </w:t>
       </w:r>
       <w:r w:rsidR="006C6641" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">made </w:t>
       </w:r>
       <w:r w:rsidR="00F6782D" w:rsidRPr="0035000F">
         <w:rPr>
@@ -23478,51 +23361,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>g federal defender organization staff</w:t>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, who possess the requisite expertise may be considered for appointment in capital appeals to achieve high quality representation together with cost and other efficiencies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="350A7FED" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00F6782D" w:rsidP="007656B9">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00713115" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00713115" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Appellate counsel, between them, should have distinguished prior experience in federal criminal appeals and capital appeals. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EDA838E" w14:textId="258FEE60" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00F6782D" w:rsidP="007656B9">
@@ -23983,50 +23865,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§ </w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2255 proceedings, prompt appointment of counsel is essential.  Wherever possible, appointment should take place prior to the denial of certiorari on direct appeal by the United States Supreme Court. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53377820" w14:textId="7C47BC15" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="007656B9">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">When appointing counsel in a capital </w:t>
       </w:r>
       <w:r w:rsidR="00635FDF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§ </w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2255 matter, the </w:t>
       </w:r>
       <w:r w:rsidR="001C5B3B" w:rsidRPr="0035000F">
@@ -24193,51 +24076,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§ </w:t>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2255 cases to achieve high quality representation together with cost and other efficiencies.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60160D3A" w14:textId="77777777" w:rsidR="00F6782D" w:rsidRPr="0035000F" w:rsidRDefault="00F6782D" w:rsidP="007656B9">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Local or circuit restrictions prohibiting </w:t>
       </w:r>
       <w:r w:rsidR="002A6C8D" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">apital </w:t>
       </w:r>
       <w:r w:rsidR="002A6C8D" w:rsidRPr="0035000F">
@@ -24247,197 +24129,225 @@
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">abeas </w:t>
       </w:r>
       <w:r w:rsidR="002A6C8D" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nits (CHUs) from engaging in cross-district or cross-circuit representation should not be imposed without good cause.  Every district should have access to a CHU.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49064DCD" w14:textId="76C3FC5F" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="007656B9">
+    <w:p w14:paraId="49064DCD" w14:textId="7456409A" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00C541DD" w:rsidP="007656B9">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035000F">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0035000F">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Counsel in </w:t>
       </w:r>
       <w:r w:rsidR="00635FDF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§ </w:t>
       </w:r>
-      <w:r w:rsidRPr="0035000F">
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2255 cases should have distinguished prior experience </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0035000F">
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in the area of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0035000F">
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> federal post-conviction proceedings and in capital post-conviction proceedings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E38240" w14:textId="7163C2EF" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="007656B9">
+    <w:p w14:paraId="11E38240" w14:textId="15B99797" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00C541DD" w:rsidP="007656B9">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035000F">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0035000F">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">When possible, post-conviction counsel should have distinguished prior experience in capital </w:t>
       </w:r>
       <w:r w:rsidR="00635FDF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§ </w:t>
       </w:r>
-      <w:r w:rsidRPr="0035000F">
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2255 representations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60087D62" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="007656B9">
+    <w:p w14:paraId="60087D62" w14:textId="4CE14A2B" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00C541DD" w:rsidP="007656B9">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035000F">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0035000F">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">In evaluating the qualifications of proposed post-conviction counsel, consideration should be given to the qualification standards endorsed by bar associations and other legal organizations regarding the quality of legal representation in capital cases. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40BEF1EB" w14:textId="2676FC0E" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="007656B9">
+    <w:p w14:paraId="40BEF1EB" w14:textId="2ED8CC5D" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="00C541DD" w:rsidP="007656B9">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0035000F">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0035000F">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">In evaluating the qualifications of proposed post-conviction </w:t>
       </w:r>
       <w:r w:rsidR="00635FDF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§ </w:t>
       </w:r>
-      <w:r w:rsidRPr="0035000F">
+      <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2255 counsel, consideration should be given to their commitment to the defense of capital cases, their current caseload including other capital cases, and their willingness to effectively represe</w:t>
       </w:r>
       <w:r w:rsidR="00B7163B" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nt the interests of the client.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78538BA0" w14:textId="35ED041C" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="00627F82">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="162" w:name="_Toc451941769"/>
       <w:bookmarkStart w:id="163" w:name="_Toc12454040"/>
@@ -24781,96 +24691,96 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>defender]</w:t>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> who will consult with the National or Regional Habeas Assistance and Training Counsel projects.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63BC630D" w14:textId="5DF1277C" w:rsidR="00501BC2" w:rsidRPr="0035000F" w:rsidRDefault="00501BC2" w:rsidP="00501BC2">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>[To be used in districts where the FDO has a Capital Habeas Unit (CHU) that specializes in the representation of death-sentenced individuals in post-conviction proceedings, ADD: The defender’s recommendation may be to appoint this district’s CHU, a CHU from another district, or other counsel who qualify for appointment under 18</w:t>
       </w:r>
       <w:r w:rsidR="00635FDF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> U.S.C.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00635FDF">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§ </w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3599 and this Plan, or any combination of the foregoing appropriate under the circumstances.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D30E49B" w14:textId="11C2D8C0" w:rsidR="00C57445" w:rsidRPr="0035000F" w:rsidRDefault="00B53712" w:rsidP="007656B9">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A8657A" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00C57445" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">n appointing counsel in a capital </w:t>
       </w:r>
       <w:r w:rsidR="00635FDF">
         <w:rPr>
@@ -25412,50 +25322,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§ </w:t>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2254 counsel, consideration should be given to the qualification standards endorsed by bar associations and other legal organizations regarding the quality of legal representation in capital cases. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03CF1ED5" w14:textId="70564C4A" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="003E33B7" w:rsidP="007656B9">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="00713115" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00713115" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In evaluating the qualifications of proposed capital </w:t>
       </w:r>
       <w:r w:rsidR="00635FDF">
         <w:rPr>
@@ -25467,51 +25378,50 @@
       <w:r w:rsidR="004E1501" w:rsidRPr="0035000F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2254 counsel, consideration should be given to proposed counsel’s commitment to the defense of capital cases, their current caseload including other capital cases, and their willingness to represent effectively the interests of the client.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BDE8FA5" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="006C7BB7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="164" w:name="_Toc451941770"/>
       <w:bookmarkStart w:id="165" w:name="_Toc12454041"/>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>XV.</w:t>
       </w:r>
       <w:r w:rsidRPr="0035000F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Effective Date</w:t>
       </w:r>
       <w:bookmarkEnd w:id="164"/>
       <w:bookmarkEnd w:id="165"/>
     </w:p>
     <w:p w14:paraId="6439849B" w14:textId="77777777" w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidRDefault="004E1501" w:rsidP="006C7BB7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035000F">
@@ -25661,67 +25571,67 @@
         </w:rPr>
         <w:t>CHIEF JUDGE, COURT OF APPEALS</w:t>
       </w:r>
       <w:bookmarkStart w:id="166" w:name="a640_30"/>
       <w:bookmarkStart w:id="167" w:name="a640_40"/>
       <w:bookmarkEnd w:id="166"/>
       <w:bookmarkEnd w:id="167"/>
     </w:p>
     <w:sectPr w:rsidR="004E1501" w:rsidRPr="0035000F" w:rsidSect="00A33CA3">
       <w:headerReference w:type="even" r:id="rId66"/>
       <w:headerReference w:type="default" r:id="rId67"/>
       <w:footerReference w:type="even" r:id="rId68"/>
       <w:footerReference w:type="first" r:id="rId69"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1152" w:footer="1152" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04A88C15" w14:textId="77777777" w:rsidR="000D657A" w:rsidRDefault="000D657A">
+    <w:p w14:paraId="3918E1F3" w14:textId="77777777" w:rsidR="005504E8" w:rsidRDefault="005504E8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5680F58E" w14:textId="77777777" w:rsidR="000D657A" w:rsidRDefault="000D657A">
+    <w:p w14:paraId="5BFFC13A" w14:textId="77777777" w:rsidR="005504E8" w:rsidRDefault="005504E8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="75DA7B1E" w14:textId="77777777" w:rsidR="000D657A" w:rsidRDefault="000D657A">
+    <w:p w14:paraId="329C125E" w14:textId="77777777" w:rsidR="005504E8" w:rsidRDefault="005504E8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -25765,123 +25675,150 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RBOLH Q+ Arial">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="296FE7AA" w14:textId="77777777" w:rsidR="000D657A" w:rsidRDefault="000D657A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-1440"/>
         <w:tab w:val="left" w:pos="-930"/>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="4320"/>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="left" w:pos="6480"/>
         <w:tab w:val="left" w:pos="7200"/>
         <w:tab w:val="left" w:pos="7920"/>
         <w:tab w:val="left" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9360"/>
         <w:tab w:val="left" w:pos="10080"/>
         <w:tab w:val="left" w:pos="10800"/>
         <w:tab w:val="left" w:pos="11520"/>
         <w:tab w:val="left" w:pos="12240"/>
         <w:tab w:val="left" w:pos="12960"/>
         <w:tab w:val="left" w:pos="13680"/>
         <w:tab w:val="left" w:pos="14400"/>
         <w:tab w:val="left" w:pos="15120"/>
         <w:tab w:val="left" w:pos="15840"/>
         <w:tab w:val="left" w:pos="16560"/>
         <w:tab w:val="left" w:pos="17280"/>
         <w:tab w:val="left" w:pos="18000"/>
         <w:tab w:val="left" w:pos="18720"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C509D9C" w14:textId="77777777" w:rsidR="005E1B01" w:rsidRDefault="005E1B01" w:rsidP="005E1B01">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="0"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4315A38A" w14:textId="2762298F" w:rsidR="00BC4B8B" w:rsidRPr="005E1B01" w:rsidRDefault="005E1B01" w:rsidP="005E1B01">
+  <w:p w14:paraId="4315A38A" w14:textId="4F9D5D50" w:rsidR="00BC4B8B" w:rsidRDefault="005E1B01" w:rsidP="005E1B01">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:r>
-      <w:t>Last revised (Transmittal 07-018) September 24, 2025</w:t>
+      <w:t xml:space="preserve">Last </w:t>
+    </w:r>
+    <w:r w:rsidR="00C541DD">
+      <w:t xml:space="preserve">substantive </w:t>
+    </w:r>
+    <w:r>
+      <w:t>revis</w:t>
+    </w:r>
+    <w:r w:rsidR="00C541DD">
+      <w:t>ion</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> (Transmittal 07-018) September 24, 2025</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="38CB1496" w14:textId="20AF567F" w:rsidR="00C541DD" w:rsidRPr="005E1B01" w:rsidRDefault="00C541DD" w:rsidP="005E1B01">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:spacing w:before="0"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">Last revised (minor </w:t>
+    </w:r>
+    <w:r w:rsidR="00215B9E">
+      <w:t>numbering correction in XIV.E</w:t>
+    </w:r>
+    <w:r>
+      <w:t>) August 27, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57941770" w14:textId="77777777" w:rsidR="000D657A" w:rsidRDefault="000D657A">
+    <w:p w14:paraId="6D0C730F" w14:textId="77777777" w:rsidR="005504E8" w:rsidRDefault="005504E8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C2F15D9" w14:textId="77777777" w:rsidR="000D657A" w:rsidRDefault="000D657A">
+    <w:p w14:paraId="4E249885" w14:textId="77777777" w:rsidR="005504E8" w:rsidRDefault="005504E8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3FDB5709" w14:textId="77777777" w:rsidR="000D657A" w:rsidRDefault="000D657A">
+    <w:p w14:paraId="1BD2625E" w14:textId="77777777" w:rsidR="005504E8" w:rsidRDefault="005504E8">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="727C1F5D" w14:textId="72B2CE04" w:rsidR="000D657A" w:rsidRPr="00EB5B26" w:rsidRDefault="000D657A" w:rsidP="004E1501">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB5B26">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00EB5B26">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -26086,122 +26023,122 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="000C12E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>s website</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F977B8C" w14:textId="77777777" w:rsidR="000D657A" w:rsidRDefault="000D657A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-1440"/>
         <w:tab w:val="left" w:pos="-930"/>
         <w:tab w:val="left" w:pos="-720"/>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="4320"/>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="left" w:pos="6480"/>
         <w:tab w:val="left" w:pos="7200"/>
         <w:tab w:val="left" w:pos="7920"/>
         <w:tab w:val="left" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9360"/>
         <w:tab w:val="left" w:pos="10080"/>
         <w:tab w:val="left" w:pos="10800"/>
         <w:tab w:val="left" w:pos="11520"/>
         <w:tab w:val="left" w:pos="12240"/>
         <w:tab w:val="left" w:pos="12960"/>
         <w:tab w:val="left" w:pos="13680"/>
         <w:tab w:val="left" w:pos="14400"/>
         <w:tab w:val="left" w:pos="15120"/>
         <w:tab w:val="left" w:pos="15840"/>
         <w:tab w:val="left" w:pos="16560"/>
         <w:tab w:val="left" w:pos="17280"/>
         <w:tab w:val="left" w:pos="18000"/>
         <w:tab w:val="left" w:pos="18720"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6215F950" w14:textId="77777777" w:rsidR="000D657A" w:rsidRDefault="000D657A" w:rsidP="00E17D2E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00E17D2E">
       <w:t xml:space="preserve">Guide to Judiciary Policy, Vol. </w:t>
     </w:r>
     <w:r>
       <w:t>7A</w:t>
     </w:r>
     <w:r w:rsidRPr="00E17D2E">
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r>
       <w:t>Appx</w:t>
     </w:r>
     <w:r w:rsidRPr="00E17D2E">
       <w:t>. 2</w:t>
     </w:r>
     <w:r>
       <w:t>A</w:t>
     </w:r>
     <w:r w:rsidRPr="00E17D2E">
       <w:tab/>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00E17D2E">
       <w:pgNum/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8CD8D864"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00FB3D37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AECAED12"/>
     <w:lvl w:ilvl="0" w:tplc="CE16DFF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -30229,70 +30166,70 @@
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1481193915">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="1993023808">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1835147310">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1143039302">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="41"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B1A39"/>
     <w:rsid w:val="00000483"/>
     <w:rsid w:val="0001182D"/>
     <w:rsid w:val="000137A2"/>
     <w:rsid w:val="00024592"/>
@@ -30323,50 +30260,51 @@
     <w:rsid w:val="00101E8E"/>
     <w:rsid w:val="00107399"/>
     <w:rsid w:val="00127306"/>
     <w:rsid w:val="00137076"/>
     <w:rsid w:val="001379A8"/>
     <w:rsid w:val="001431C6"/>
     <w:rsid w:val="00146B2E"/>
     <w:rsid w:val="00164CD4"/>
     <w:rsid w:val="00165574"/>
     <w:rsid w:val="00170E4A"/>
     <w:rsid w:val="00183BB7"/>
     <w:rsid w:val="00185EA3"/>
     <w:rsid w:val="00186372"/>
     <w:rsid w:val="00187A5F"/>
     <w:rsid w:val="00191B9F"/>
     <w:rsid w:val="0019237A"/>
     <w:rsid w:val="001A33DC"/>
     <w:rsid w:val="001B1A39"/>
     <w:rsid w:val="001C1B20"/>
     <w:rsid w:val="001C5B3B"/>
     <w:rsid w:val="001E4FB0"/>
     <w:rsid w:val="001E6B75"/>
     <w:rsid w:val="001F334F"/>
     <w:rsid w:val="001F7184"/>
     <w:rsid w:val="00210477"/>
+    <w:rsid w:val="00215B9E"/>
     <w:rsid w:val="0021744E"/>
     <w:rsid w:val="00222C6C"/>
     <w:rsid w:val="00232D85"/>
     <w:rsid w:val="00232E03"/>
     <w:rsid w:val="00243253"/>
     <w:rsid w:val="002529C0"/>
     <w:rsid w:val="00252AD1"/>
     <w:rsid w:val="00262148"/>
     <w:rsid w:val="00272B1E"/>
     <w:rsid w:val="0027520B"/>
     <w:rsid w:val="002771D0"/>
     <w:rsid w:val="002A4839"/>
     <w:rsid w:val="002A6C8D"/>
     <w:rsid w:val="002A7B7E"/>
     <w:rsid w:val="002B4DD0"/>
     <w:rsid w:val="002B5A2F"/>
     <w:rsid w:val="002B5D24"/>
     <w:rsid w:val="002C038B"/>
     <w:rsid w:val="002C6157"/>
     <w:rsid w:val="002E5D58"/>
     <w:rsid w:val="002F040E"/>
     <w:rsid w:val="00311419"/>
     <w:rsid w:val="00316F90"/>
     <w:rsid w:val="00320418"/>
     <w:rsid w:val="00323370"/>
@@ -30405,91 +30343,93 @@
     <w:rsid w:val="00442B93"/>
     <w:rsid w:val="00445D68"/>
     <w:rsid w:val="00454597"/>
     <w:rsid w:val="0045558C"/>
     <w:rsid w:val="004603E2"/>
     <w:rsid w:val="00471E53"/>
     <w:rsid w:val="004725AA"/>
     <w:rsid w:val="004779BF"/>
     <w:rsid w:val="0048193B"/>
     <w:rsid w:val="004D50A5"/>
     <w:rsid w:val="004D51CF"/>
     <w:rsid w:val="004D5370"/>
     <w:rsid w:val="004E1501"/>
     <w:rsid w:val="004E48DB"/>
     <w:rsid w:val="004F18DC"/>
     <w:rsid w:val="004F2A63"/>
     <w:rsid w:val="004F4434"/>
     <w:rsid w:val="00501BC2"/>
     <w:rsid w:val="00501FD4"/>
     <w:rsid w:val="00511361"/>
     <w:rsid w:val="005140F2"/>
     <w:rsid w:val="00514821"/>
     <w:rsid w:val="005237D4"/>
     <w:rsid w:val="00524860"/>
     <w:rsid w:val="00525182"/>
+    <w:rsid w:val="005504E8"/>
     <w:rsid w:val="00572101"/>
     <w:rsid w:val="00586E22"/>
     <w:rsid w:val="00590E4E"/>
     <w:rsid w:val="0059411D"/>
     <w:rsid w:val="00595B49"/>
     <w:rsid w:val="005A0101"/>
     <w:rsid w:val="005A22DB"/>
     <w:rsid w:val="005B1E53"/>
     <w:rsid w:val="005C058A"/>
     <w:rsid w:val="005C16F4"/>
     <w:rsid w:val="005D63F9"/>
     <w:rsid w:val="005E150C"/>
     <w:rsid w:val="005E1B01"/>
     <w:rsid w:val="005E7094"/>
     <w:rsid w:val="005F0022"/>
     <w:rsid w:val="00610B1B"/>
     <w:rsid w:val="00611ACD"/>
     <w:rsid w:val="00627F82"/>
     <w:rsid w:val="00635FDF"/>
     <w:rsid w:val="006449B9"/>
     <w:rsid w:val="00646D54"/>
     <w:rsid w:val="00660A6D"/>
     <w:rsid w:val="00661405"/>
     <w:rsid w:val="00662CF0"/>
     <w:rsid w:val="00663550"/>
     <w:rsid w:val="00672722"/>
     <w:rsid w:val="00675299"/>
     <w:rsid w:val="006942DC"/>
     <w:rsid w:val="00695030"/>
     <w:rsid w:val="006A2971"/>
     <w:rsid w:val="006A3AF8"/>
     <w:rsid w:val="006B6831"/>
     <w:rsid w:val="006B7852"/>
     <w:rsid w:val="006C53D0"/>
     <w:rsid w:val="006C5EDC"/>
     <w:rsid w:val="006C6641"/>
     <w:rsid w:val="006C7BB7"/>
     <w:rsid w:val="006E302E"/>
     <w:rsid w:val="006E3171"/>
     <w:rsid w:val="006E779A"/>
     <w:rsid w:val="006F305D"/>
+    <w:rsid w:val="006F3AD7"/>
     <w:rsid w:val="006F4121"/>
     <w:rsid w:val="006F4751"/>
     <w:rsid w:val="0070404D"/>
     <w:rsid w:val="00705BC9"/>
     <w:rsid w:val="00707857"/>
     <w:rsid w:val="00713115"/>
     <w:rsid w:val="00713FB3"/>
     <w:rsid w:val="00720415"/>
     <w:rsid w:val="00744F03"/>
     <w:rsid w:val="007469B7"/>
     <w:rsid w:val="00755414"/>
     <w:rsid w:val="00761D36"/>
     <w:rsid w:val="00763AAE"/>
     <w:rsid w:val="007656B9"/>
     <w:rsid w:val="0076596A"/>
     <w:rsid w:val="00774C94"/>
     <w:rsid w:val="0078615E"/>
     <w:rsid w:val="00792515"/>
     <w:rsid w:val="007A3045"/>
     <w:rsid w:val="007B1AA7"/>
     <w:rsid w:val="007C7DDE"/>
     <w:rsid w:val="007E1E58"/>
     <w:rsid w:val="007E411E"/>
     <w:rsid w:val="007E5F0A"/>
     <w:rsid w:val="007E7340"/>
@@ -30602,50 +30542,51 @@
     <w:rsid w:val="00B5028A"/>
     <w:rsid w:val="00B53712"/>
     <w:rsid w:val="00B54743"/>
     <w:rsid w:val="00B62187"/>
     <w:rsid w:val="00B62693"/>
     <w:rsid w:val="00B63368"/>
     <w:rsid w:val="00B7163B"/>
     <w:rsid w:val="00B94E53"/>
     <w:rsid w:val="00BA0514"/>
     <w:rsid w:val="00BA43C1"/>
     <w:rsid w:val="00BA6587"/>
     <w:rsid w:val="00BB540D"/>
     <w:rsid w:val="00BB561A"/>
     <w:rsid w:val="00BB5ABE"/>
     <w:rsid w:val="00BC3DC2"/>
     <w:rsid w:val="00BC4B8B"/>
     <w:rsid w:val="00BD321F"/>
     <w:rsid w:val="00BD64CA"/>
     <w:rsid w:val="00BE1354"/>
     <w:rsid w:val="00C007E1"/>
     <w:rsid w:val="00C06DFE"/>
     <w:rsid w:val="00C1266B"/>
     <w:rsid w:val="00C253CC"/>
     <w:rsid w:val="00C26445"/>
     <w:rsid w:val="00C378BB"/>
+    <w:rsid w:val="00C541DD"/>
     <w:rsid w:val="00C57445"/>
     <w:rsid w:val="00C60AAA"/>
     <w:rsid w:val="00C705EC"/>
     <w:rsid w:val="00C7305A"/>
     <w:rsid w:val="00C94E79"/>
     <w:rsid w:val="00C96B4B"/>
     <w:rsid w:val="00CA105B"/>
     <w:rsid w:val="00CB4DF0"/>
     <w:rsid w:val="00CC03A1"/>
     <w:rsid w:val="00CC0941"/>
     <w:rsid w:val="00CC116F"/>
     <w:rsid w:val="00CD15F6"/>
     <w:rsid w:val="00CE10D4"/>
     <w:rsid w:val="00CE11AB"/>
     <w:rsid w:val="00CE2989"/>
     <w:rsid w:val="00CE52D7"/>
     <w:rsid w:val="00D011DC"/>
     <w:rsid w:val="00D115CA"/>
     <w:rsid w:val="00D161B2"/>
     <w:rsid w:val="00D22DA2"/>
     <w:rsid w:val="00D24DB8"/>
     <w:rsid w:val="00D2783A"/>
     <w:rsid w:val="00D312D3"/>
     <w:rsid w:val="00D325FE"/>
     <w:rsid w:val="00D33F3C"/>
@@ -30722,53 +30663,53 @@
     <w:rsid w:val="00FC3C06"/>
     <w:rsid w:val="00FC73A2"/>
     <w:rsid w:val="00FF4DEB"/>
     <w:rsid w:val="00FF6999"/>
     <w:rsid w:val="00FF6FAF"/>
     <w:rsid w:val="00FF7472"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="37CAA76F"/>
   <w14:defaultImageDpi w14:val="96"/>
   <w15:docId w15:val="{ACFE381C-623A-4A0D-8E07-C12FFDA5DB23}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="98"/>
@@ -31191,50 +31132,51 @@
     <w:rsid w:val="00627F82"/>
     <w:pPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="1.TOC"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="4"/>
     <w:qFormat/>
     <w:rsid w:val="007656B9"/>
     <w:pPr>
       <w:ind w:left="2160" w:hanging="720"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -32918,77 +32860,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...12 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C44E49EDB5A6F0439117A1F2302E83C6" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cc17ae56933a93820dea8355db6f30d9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="2f622669-8ea1-4d39-b0b2-b1bb3806d6e2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="452c52f4ab5750cc354c1ded08a695da" ns1:_="">
     <xsd:import namespace="2f622669-8ea1-4d39-b0b2-b1bb3806d6e2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns1:Effort" minOccurs="0"/>
                 <xsd:element ref="ns1:Description0" minOccurs="0"/>
                 <xsd:element ref="ns1:Category" minOccurs="0"/>
                 <xsd:element ref="ns1:Process" minOccurs="0"/>
                 <xsd:element ref="ns1:Status" minOccurs="0"/>
                 <xsd:element ref="ns1:StatusAsOf" minOccurs="0"/>
                 <xsd:element ref="ns1:RelatedArtifacts" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2f622669-8ea1-4d39-b0b2-b1bb3806d6e2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -33126,129 +33054,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Status xmlns="2f622669-8ea1-4d39-b0b2-b1bb3806d6e2">1 Submitted</Status>
+    <Process xmlns="2f622669-8ea1-4d39-b0b2-b1bb3806d6e2" xsi:nil="true"/>
+    <Category xmlns="2f622669-8ea1-4d39-b0b2-b1bb3806d6e2" xsi:nil="true"/>
+    <Effort xmlns="2f622669-8ea1-4d39-b0b2-b1bb3806d6e2" xsi:nil="true"/>
+    <Description0 xmlns="2f622669-8ea1-4d39-b0b2-b1bb3806d6e2">Preliminary beta templae 0.9</Description0>
+    <RelatedArtifacts xmlns="2f622669-8ea1-4d39-b0b2-b1bb3806d6e2"/>
+    <StatusAsOf xmlns="2f622669-8ea1-4d39-b0b2-b1bb3806d6e2">2015-09-01T14:49:08+00:00</StatusAsOf>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C7920E0-E8F1-4DBA-984E-93B3CEBFE5AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{195A307C-4B07-4CF1-BFDD-17F3DE1E6BEF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40349901-9ACB-4556-9687-F0D859F25A49}">
-[...14 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8CEC78D-73D8-4E6D-B1EA-297DA7BE15EF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2f622669-8ea1-4d39-b0b2-b1bb3806d6e2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40349901-9ACB-4556-9687-F0D859F25A49}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2f622669-8ea1-4d39-b0b2-b1bb3806d6e2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>33</Pages>
-  <Words>9930</Words>
-  <Characters>65130</Characters>
+  <Words>11203</Words>
+  <Characters>63859</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>2171</Lines>
-  <Paragraphs>2274</Paragraphs>
+  <Lines>532</Lines>
+  <Paragraphs>149</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CJA Guidelines: Model CJA Plan (Guide, Vol. 7A, Appx. 2A)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Administrative Office of the U.S. Courts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>72786</CharactersWithSpaces>
+  <CharactersWithSpaces>74913</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CJA Guidelines: Model CJA Plan (Guide, Vol. 7A, Appx. 2A)</dc:title>
   <dc:creator>Timothy Dole</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C44E49EDB5A6F0439117A1F2302E83C6</vt:lpwstr>
   </property>
 </Properties>
 </file>