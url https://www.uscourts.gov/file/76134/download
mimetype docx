--- v0 (2025-10-19)
+++ v1 (2026-10-23)
@@ -1,2403 +1,3740 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="3856" w:type="pct"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1330"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1390"/>
+        <w:gridCol w:w="1442"/>
+        <w:gridCol w:w="1451"/>
+        <w:gridCol w:w="1699"/>
+        <w:gridCol w:w="98"/>
+        <w:gridCol w:w="1602"/>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="1699"/>
+        <w:gridCol w:w="1502"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00934F2D" w:rsidRPr="00D53CD5" w14:paraId="7E0F87CD" w14:textId="77777777" w:rsidTr="00CA646A">
-[...30 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+      <w:tr w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w14:paraId="7152CE6D" w14:textId="77777777" w:rsidTr="002C6B7C">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="205493"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB7E36C" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...18 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Effective</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46E29684" w14:textId="50E7D56B" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...12 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="654" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="205493"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DB5313F" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NC-E</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="810" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="205493"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B2F4249" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NC-M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="722" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="205493"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F0EC2DC" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NC-W</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="205493"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="045651AF" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...13 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>AL-N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="205493"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7E885F4B" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...19 lines deleted...]
-              <w:pStyle w:val="NoSpacing"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>AL-M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="205493"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50BCAD57" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:cs="Times New Roman"/>
-[...31 lines deleted...]
-              <w:t>Alabama Southern</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>AL-S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00934F2D" w:rsidRPr="006E38D1" w14:paraId="5ACDD14C" w14:textId="77777777" w:rsidTr="00CA646A">
-[...36 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+      <w:tr w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w14:paraId="160EDA5E" w14:textId="77777777" w:rsidTr="002C6B7C">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ABC2DF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2030A5C0" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10-1-14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="654" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05537325" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D75155A" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC0FF67" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.02%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A12E6DC" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.53%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="722F7AF5" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.19%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="228CFE92" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w14:paraId="1AA501FF" w14:textId="77777777" w:rsidTr="002C6B7C">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ABC2DF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52DC0BE2" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10-1-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="654" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC0BEBB" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2361FFC6" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="019E21BB" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.83%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A80AB66" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="699" w:type="pct"/>
-[...12 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="253C1ED5" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.22%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7787E5" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w14:paraId="62811630" w14:textId="77777777" w:rsidTr="002C6B7C">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ABC2DF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="474A4C65" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>​​​​​​​10-1-16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="654" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08619C18" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="23ADF4FA" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="639BCD65" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.77%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B238CD5" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8.2%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DDEABDB" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.17%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7273E0B9" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w14:paraId="4D7FE5B9" w14:textId="77777777" w:rsidTr="002C6B7C">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ABC2DF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3D0861" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10-1-17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="654" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79773C03" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="pct"/>
-[...34 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4649EE" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="717" w:type="pct"/>
-[...37 lines deleted...]
-              <w:t>5%</w:t>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="198F1FA2" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.85%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22BD3A2F" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.63%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="506DD69E" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.22%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="20CF586C" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.89%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00934F2D" w:rsidRPr="006E38D1" w14:paraId="7E07684C" w14:textId="77777777" w:rsidTr="00CA646A">
-[...36 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+      <w:tr w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w14:paraId="23393564" w14:textId="77777777" w:rsidTr="002C6B7C">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ABC2DF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9CD6C7" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10-1-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="654" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21E871B4" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5EBEF6" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.25%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66D0C286" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.99%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71C382E4" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.55%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74815A76" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.17%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="217867F7" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.75%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w14:paraId="7947AE2D" w14:textId="77777777" w:rsidTr="002C6B7C">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ABC2DF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64C1FBD1" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10-1-19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="654" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00E66D80" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="699" w:type="pct"/>
-[...12 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2303828C" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58B3ED6E" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.97%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09A87FA0" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.9%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2034D313" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.82%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2592515A" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.69%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w14:paraId="2E75213B" w14:textId="77777777" w:rsidTr="002C6B7C">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ABC2DF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF1F54C" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10-1-20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="654" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="565C55AD" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4FAB5C" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6DB646" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71F66AB3" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.38%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15685BFA" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.77%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F9D3E8A" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.58%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w14:paraId="61465810" w14:textId="77777777" w:rsidTr="002C6B7C">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ABC2DF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8899E4" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10-1-21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="654" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3984A847" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31388D93" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="619C1BD0" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.79%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE3EB7B" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.34%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0ECD9D43" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0116C313" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.85%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w14:paraId="7B7D6896" w14:textId="77777777" w:rsidTr="002C6B7C">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ABC2DF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62AD4570" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10-1-22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="654" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C4DC702" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED87217" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="109DB872" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.18%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DB9A9F6" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.99%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26B9ECDA" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45C040A9" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.83%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w14:paraId="43736FB2" w14:textId="77777777" w:rsidTr="002C6B7C">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ABC2DF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1522307D" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10-1-23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="654" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BAAF7C3" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48EFD133" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="333977CE" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.29%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB5F15A" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.83%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64F8E987" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C23C619" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.24%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w14:paraId="4F177985" w14:textId="77777777" w:rsidTr="002C6B7C">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ABC2DF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E90C57F" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10-1-24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="654" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52F57E10" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF21F5A" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19A99CFC" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="pct"/>
-[...81 lines deleted...]
-              <w:t>5%</w:t>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AF8287F" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.96%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D364569" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6611AC9A" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.24%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00934F2D" w:rsidRPr="006E38D1" w14:paraId="2B37F124" w14:textId="77777777" w:rsidTr="00CA646A">
-[...36 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+      <w:tr w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w14:paraId="0A67B596" w14:textId="77777777" w:rsidTr="002C6B7C">
+        <w:trPr>
+          <w:trHeight w:val="405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="650" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="ABC2DF"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="529DBA88" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10-1-25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="654" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0809DDBC" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D8C1F1A" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8.5%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0392364A" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="699" w:type="pct"/>
-[...477 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:tcW w:w="721" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B396284" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.25%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="703" w:type="pct"/>
-[...1141 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:tcW w:w="766" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03852D2F" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6.27%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="743" w:type="pct"/>
-[...12 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:tcW w:w="677" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="205493"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D0DEEE"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="240" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="272325A3" w14:textId="77777777" w:rsidR="002C6B7C" w:rsidRPr="00B250A2" w:rsidRDefault="002C6B7C" w:rsidP="002C6B7C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B250A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1AAB651B" w14:textId="77777777" w:rsidR="00BC480A" w:rsidRDefault="00BC480A"/>
-[...2 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:p w14:paraId="5808F4B0" w14:textId="77777777" w:rsidR="00827F1D" w:rsidRDefault="00827F1D" w:rsidP="002C6B7C"/>
+    <w:sectPr w:rsidR="00827F1D" w:rsidSect="00B250A2">
+      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00934F2D"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00BC480A"/>
+    <w:rsidRoot w:val="002C6B7C"/>
+    <w:rsid w:val="001005C5"/>
+    <w:rsid w:val="001E5C48"/>
+    <w:rsid w:val="00221959"/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:rsid w:val="00606025"/>
+    <w:rsid w:val="00827F1D"/>
+    <w:rsid w:val="00930A55"/>
+    <w:rsid w:val="009C3910"/>
+    <w:rsid w:val="00A07918"/>
+    <w:rsid w:val="00AE6C58"/>
+    <w:rsid w:val="00B250A2"/>
+    <w:rsid w:val="00C71E63"/>
+    <w:rsid w:val="00EA0FF0"/>
+    <w:rsid w:val="00ED0008"/>
+    <w:rsid w:val="00F00C97"/>
+    <w:rsid w:val="00FC7D44"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="411D9887"/>
+  <w14:docId w14:val="43F85837"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{DF46BF41-9BA7-4A9B-94C1-DDA952EB2DC8}"/>
+  <w15:docId w15:val="{FFC88731-4AC6-4B12-8788-AEDE19B86026}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -2757,182 +4094,680 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00934F2D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A07918"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:kern w:val="0"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
-      <w14:ligatures w14:val="none"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A07918"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...3 lines deleted...]
-    <w:rsid w:val="006E377C"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A07918"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A07918"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00221959"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="440"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
+      </w:tabs>
+      <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC7D44"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...3 lines deleted...]
-    <w:rsid w:val="00934F2D"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FC7D44"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C6B7C"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="0"/>
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C6B7C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2940,54 +4775,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3145,54 +4980,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>94</Words>
-  <Characters>539</Characters>
+  <Words>76</Words>
+  <Characters>435</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>632</CharactersWithSpaces>
+  <CharactersWithSpaces>510</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Jason Spencer</dc:creator>
+  <dc:creator>Tiffany Franc</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>